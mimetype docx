--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -308,69 +308,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2F5A43E9" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="004D220A" w:rsidRDefault="004068C3" w:rsidP="00D44211">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="00023C7A" w:rsidRPr="004D220A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donjoj </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Donjoj Voći </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="34EC2021" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="004D220A" w:rsidRDefault="00D44211" w:rsidP="00D44211">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D220A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
@@ -437,194 +419,204 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D44211" w:rsidRPr="005742DC" w14:paraId="3A8F4F97" w14:textId="77777777" w:rsidTr="00477712">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C99CBCF" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="004D220A" w:rsidRDefault="00D44211" w:rsidP="00D44211">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="732CAAFF" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="004068C3" w:rsidRDefault="004068C3" w:rsidP="00023C7A">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004068C3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">            mjesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="13A900EF" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="004D220A" w:rsidRDefault="00D44211" w:rsidP="00D44211">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="559593E2" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="005742DC" w:rsidRDefault="00D44211" w:rsidP="00D44211">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005742DC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="665734BE" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="005742DC" w:rsidRDefault="00D44211" w:rsidP="00D44211">
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26ED2348" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="004D220A" w:rsidRDefault="00D44211" w:rsidP="00D44211">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="726F494F" w14:textId="77777777" w:rsidR="00CA35B0" w:rsidRPr="004D220A" w:rsidRDefault="00CA35B0" w:rsidP="00D44211">
+    <w:p w14:paraId="726F494F" w14:textId="77777777" w:rsidR="00CA35B0" w:rsidRPr="00A42F33" w:rsidRDefault="00CA35B0" w:rsidP="00D44211">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                       Općina Donja Voća</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325C58D5" w14:textId="77777777" w:rsidR="00CA35B0" w:rsidRPr="004D220A" w:rsidRDefault="00CA35B0" w:rsidP="00D44211">
+    <w:p w14:paraId="325C58D5" w14:textId="77777777" w:rsidR="00CA35B0" w:rsidRPr="00A42F33" w:rsidRDefault="00CA35B0" w:rsidP="00D44211">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                           Donja Voća 26 c</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC8A40B" w14:textId="77777777" w:rsidR="00CA35B0" w:rsidRPr="004D220A" w:rsidRDefault="00CA35B0" w:rsidP="00D44211">
+    <w:p w14:paraId="1BC8A40B" w14:textId="77777777" w:rsidR="00CA35B0" w:rsidRPr="00A42F33" w:rsidRDefault="00CA35B0" w:rsidP="00D44211">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A42F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                        42245 Donja Voća</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4A0A77" w14:textId="77777777" w:rsidR="00D44211" w:rsidRPr="004D220A" w:rsidRDefault="00D44211" w:rsidP="00D44211">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62807A94" w14:textId="4EBA7B86" w:rsidR="00D44211" w:rsidRPr="003F48F0" w:rsidRDefault="00D44211" w:rsidP="00D44211">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D220A">
         <w:rPr>
@@ -2317,61 +2309,50 @@
             <w:pPr>
               <w:pStyle w:val="Bezproreda"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="586F40DB" w14:textId="77777777" w:rsidR="006B3D5E" w:rsidRPr="004D220A" w:rsidRDefault="006B3D5E" w:rsidP="006B3D5E">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F17F30A" w14:textId="77777777" w:rsidR="00750714" w:rsidRDefault="00750714" w:rsidP="006B3D5E">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="14D3AC8A" w14:textId="77777777" w:rsidR="000F1845" w:rsidRPr="004D220A" w:rsidRDefault="000F1845" w:rsidP="006B3D5E">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D220A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prilozi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178EDECF" w14:textId="77777777" w:rsidR="000F1845" w:rsidRPr="004D220A" w:rsidRDefault="000F1845" w:rsidP="000F1845">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2610,396 +2591,479 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                        ________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200AC3FA" w14:textId="77777777" w:rsidR="003B2082" w:rsidRPr="004D220A" w:rsidRDefault="00CA35B0" w:rsidP="003B2082">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D220A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580D0CFC" w14:textId="77777777" w:rsidR="003B2082" w:rsidRDefault="00CA35B0" w:rsidP="003B2082">
+    <w:p w14:paraId="74B9F7C0" w14:textId="428A4D09" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00CA35B0" w:rsidP="007E6805">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hr-HR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D220A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00947AEA" w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+        <w:t>ZA SLUŽBENU UPORABU</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07B7FE1C" w14:textId="77777777" w:rsidR="004D220A" w:rsidRDefault="004D220A" w:rsidP="003B2082">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1D6279C3" w14:textId="285514BB" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datum zaprimanja: _____________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="389C347D" w14:textId="77777777" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="004D220A" w:rsidP="003B2082">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5ECDB074" w14:textId="56DDD4B9" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zahtjev zaprimio: ________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B9681B7" w14:textId="77777777" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="004D220A" w:rsidP="004D220A">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="65E5EECD" w14:textId="4ED56063" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administrativnom provjerom utvrđeno je:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37FB2F4F" w14:textId="77777777" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="004D220A" w:rsidP="004D220A">
-[...15 lines deleted...]
-        <w:t>Odobrava se isplata potpore po ovom zahtjevu</w:t>
+    <w:p w14:paraId="41071AD2" w14:textId="57126082" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zahtjev je uredan i potpun</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A52BDC5" w14:textId="77777777" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="004D220A" w:rsidP="004D220A">
-[...33 lines deleted...]
-        <w:t>, __________, 20__. godine</w:t>
+    <w:p w14:paraId="489CB6CA" w14:textId="38F73410" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potrebno je zatražiti dopunu dokumentacije</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134700C4" w14:textId="77777777" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="004D220A" w:rsidP="004D220A">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3F1D4EAE" w14:textId="77777777" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podnositelj ispunjava uvjete propisane Odlukom o jednokratnoj novčanoj potpori za novorođenu djecu na području Općine Donja Voća</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25F51CA5" w14:textId="77777777" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="004D220A" w:rsidP="004D220A">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6260473F" w14:textId="77777777" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podnositelj ne ispunjava uvjete propisane Odlukom o jednokratnoj novčanoj potpori za novorođenu djecu na području Općine Donja Voća</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4758BDAF" w14:textId="1A10BB66" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="004D220A" w:rsidP="004D220A">
-[...31 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="229A1428" w14:textId="77777777" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Napomena:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3271B0F3" w14:textId="2C97383A" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="00C179E3" w:rsidP="004D220A">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0C03F4F6" w14:textId="77777777" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="002B0DE4" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sanja Kočet</w:t>
+        <w:pict w14:anchorId="4E769C02">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9E33F7" w14:textId="77777777" w:rsidR="004D220A" w:rsidRPr="004D220A" w:rsidRDefault="004D220A" w:rsidP="004D220A">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0ED93E36" w14:textId="3DF3724F" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datum administrativne provjere: ______________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="263C74D5" w14:textId="77777777" w:rsidR="003B2082" w:rsidRPr="004068C3" w:rsidRDefault="004068C3" w:rsidP="003B2082">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3F3463FA" w14:textId="77777777" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="00947AEA" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Službenik koji je izvršio administrativnu provjeru:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EC36CD" w14:textId="77777777" w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidRDefault="002B0DE4" w:rsidP="00947AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>__________________</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hr-HR"/>
+        </w:rPr>
+        <w:pict w14:anchorId="374BDF15">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003B2082" w:rsidRPr="004068C3" w:rsidSect="00477712">
+    <w:sectPr w:rsidR="00947AEA" w:rsidRPr="00947AEA" w:rsidSect="00477712">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="15AA8B48" w14:textId="77777777" w:rsidR="00953ECF" w:rsidRDefault="00953ECF" w:rsidP="006B3D5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0F2C2B40" w14:textId="77777777" w:rsidR="00953ECF" w:rsidRDefault="00953ECF" w:rsidP="006B3D5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="-1711863963"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="2F03C5FD" w14:textId="77777777" w:rsidR="00023C7A" w:rsidRDefault="00023C7A" w:rsidP="00023C7A">
             <w:pPr>
               <w:pStyle w:val="Podnoje"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3ECF5786" w14:textId="77777777" w:rsidR="006B3D5E" w:rsidRPr="006B3D5E" w:rsidRDefault="00435100" w:rsidP="006B3D5E">
+          <w:p w14:paraId="3ECF5786" w14:textId="77777777" w:rsidR="006B3D5E" w:rsidRPr="006B3D5E" w:rsidRDefault="002B0DE4" w:rsidP="006B3D5E">
             <w:pPr>
               <w:pStyle w:val="Podnoje"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4EC83B75" w14:textId="77777777" w:rsidR="00953ECF" w:rsidRDefault="00953ECF" w:rsidP="006B3D5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -3713,143 +3777,150 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1900089431">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1592738815">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1629312889">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="24212828">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="408576666">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1387489588">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D44211"/>
     <w:rsid w:val="00023C7A"/>
     <w:rsid w:val="00073C09"/>
     <w:rsid w:val="00087271"/>
     <w:rsid w:val="000F1845"/>
     <w:rsid w:val="00102ABB"/>
     <w:rsid w:val="001226D3"/>
     <w:rsid w:val="001E164A"/>
     <w:rsid w:val="00233014"/>
     <w:rsid w:val="002360AA"/>
+    <w:rsid w:val="002B0DE4"/>
     <w:rsid w:val="00397A2D"/>
     <w:rsid w:val="003B2082"/>
     <w:rsid w:val="003F48F0"/>
+    <w:rsid w:val="003F562A"/>
     <w:rsid w:val="0040659B"/>
     <w:rsid w:val="004068C3"/>
     <w:rsid w:val="00435100"/>
     <w:rsid w:val="00455428"/>
     <w:rsid w:val="00463C35"/>
     <w:rsid w:val="00477712"/>
     <w:rsid w:val="00486699"/>
     <w:rsid w:val="00497F8E"/>
     <w:rsid w:val="004D220A"/>
     <w:rsid w:val="0051034F"/>
     <w:rsid w:val="005742DC"/>
     <w:rsid w:val="005B06FE"/>
     <w:rsid w:val="005D697A"/>
     <w:rsid w:val="00690538"/>
     <w:rsid w:val="006B3D5E"/>
     <w:rsid w:val="00710052"/>
     <w:rsid w:val="00746C80"/>
     <w:rsid w:val="00750714"/>
+    <w:rsid w:val="007E6805"/>
     <w:rsid w:val="008168C8"/>
     <w:rsid w:val="008610A3"/>
     <w:rsid w:val="008E055E"/>
     <w:rsid w:val="008E3ACC"/>
+    <w:rsid w:val="00947AEA"/>
     <w:rsid w:val="00953ECF"/>
     <w:rsid w:val="009B7A19"/>
     <w:rsid w:val="009D5B74"/>
+    <w:rsid w:val="00A42F33"/>
     <w:rsid w:val="00AE25D3"/>
     <w:rsid w:val="00B83017"/>
     <w:rsid w:val="00C179E3"/>
     <w:rsid w:val="00C17AC0"/>
     <w:rsid w:val="00CA35B0"/>
     <w:rsid w:val="00D14975"/>
+    <w:rsid w:val="00D343C2"/>
     <w:rsid w:val="00D44211"/>
     <w:rsid w:val="00D464BC"/>
     <w:rsid w:val="00D67667"/>
     <w:rsid w:val="00E667FB"/>
     <w:rsid w:val="00EC79A1"/>
     <w:rsid w:val="00F05F82"/>
+    <w:rsid w:val="00F212E9"/>
+    <w:rsid w:val="00F72B65"/>
     <w:rsid w:val="00FD14F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3FF0E01A"/>
   <w15:docId w15:val="{9B6A751A-1318-4DA7-A4DB-29616D652EE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -5478,76 +5549,76 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E994F6F0-E973-4404-B3F0-0267907C6BC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>361</Words>
-  <Characters>2059</Characters>
+  <Words>429</Words>
+  <Characters>2450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2416</CharactersWithSpaces>
+  <CharactersWithSpaces>2874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Korisnik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>